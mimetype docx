--- v0 (2026-07-15)
+++ v1 (2026-08-30)
@@ -12,65 +12,65 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">DARTERSTKIE EMOCJE W NOWYM MIEJSCU: TURNIEJ O PUCHAR NOID BISTRO&amp;CATERING W MIELCU</w:t>
+        <w:t xml:space="preserve">DARTERSKIE EMOCJE W NOWYM MIEJSCU: TURNIEJ O PUCHAR NOID BISTRO&amp;CATERING W MIELCU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Stowarzyszenie Dart Mielec i okolice oraz NOID Bistro&amp;Catering łączą siły, otwierając nowy rozdział dla lokalnych miłośników darta.</w:t>
+        <w:t xml:space="preserve">Stowarzyszenie Dart Mielec i Okolice oraz NOID Bistro&amp;Catering łączą siły, otwierając nowy rozdział dla lokalnych miłośników darta.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Miłośnicy precyzji, wielkich emocji i sportowej rywalizacji zyskują nową przestrzeń na mapie Podkarpacia. Stowarzyszenie Dart Mielec i Okolice oficjalnie ogłosiło nawiązanie współpracy z nowoczesnym lokalem NOID Bistro&amp;Catering, zlokalizowanym w mieleckiej Hali MOSiR przy ul. Solskiego 1. </w:t>
@@ -412,51 +412,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">KONTAKT DLA MEDIÓW ORAZ INFORMACJE O ZAPISACH:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Stowarzyszenie Dart Mielec i okolice</w:t>
+        <w:t xml:space="preserve">Stowarzyszenie Dart Mielec i Okolice - prezes Janusz Baum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Infolinia / Zapisy SMS: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">510 057 778</w:t>
       </w:r>
     </w:p>
     <w:p>